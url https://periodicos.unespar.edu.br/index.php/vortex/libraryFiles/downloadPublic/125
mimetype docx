--- v1 (2025-12-17)
+++ v2 (2026-05-29)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C09A71E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="169CCC06" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795CFFD7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
@@ -494,54 +494,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4353"/>
         <w:gridCol w:w="363"/>
         <w:gridCol w:w="4354"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="354C833A" w14:textId="77777777" w:rsidTr="00EB4DDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F2EF163" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="7F2EF163" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="0093045F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="Text9"/>
             <w:commentRangeStart w:id="7"/>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>Resumo</w:t>
             </w:r>
             <w:commentRangeEnd w:id="7"/>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="7"/>
@@ -671,54 +672,55 @@
           <w:p w14:paraId="04F13A0C" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="1BC06B75" w14:textId="77777777" w:rsidTr="00EB4DDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="535309A2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="535309A2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="0093045F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:b/>
               </w:rPr>
               <w:t>Palavras-chave:</w:t>
             </w:r>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:commentRangeStart w:id="9"/>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
@@ -1260,71 +1262,83 @@
     <w:p w14:paraId="4D3CB7CC" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Proin sed libero enim sed faucibus turpis in eu mi bibendum neque egestas congue quisque egestas diam in arcu cursus euismod quis viverra nibh cras pulvinar mattis nunc sed blandit libero volutpat sed cras ornare arcu dui vivamus arcu felis bibendum ut tristique et egestas quis ipsum suspendisse ultrices gravida dictum fusce ut placerat orci nulla pellentesque dignissim enim sit amet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D63FD94" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7003E2E4" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="7003E2E4" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="000677B8">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TABELA 1 – Aliquam augue risus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C3E2A7" w14:textId="77777777" w:rsidR="0093045F" w:rsidRPr="000677B8" w:rsidRDefault="0093045F" w:rsidP="00CE48F6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="15"/>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1798"/>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="5F05F27C" w14:textId="77777777" w:rsidTr="006528FE">
         <w:tc>
           <w:tcPr>
@@ -1784,51 +1798,63 @@
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31E84EC7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>fed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DF0F3BF" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="614F01D4" w14:textId="77777777" w:rsidR="0093045F" w:rsidRDefault="0093045F" w:rsidP="00CE48F6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF0F3BF" w14:textId="0A14F6DC" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte/Source: Author (2015, p. 450) </w:t>
       </w:r>
       <w:commentRangeEnd w:id="15"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
@@ -2127,77 +2153,85 @@
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Título do trabalho</w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>. Tradução: Pauline Oliveros. Local de publicação: Editora, ano. 200 p.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">. Tradução: Pauline Oliveros. Local de publicação: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="44B68DCA" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Editora, ano. 200 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650CAC2A" w14:textId="77777777" w:rsidR="00E0737A" w:rsidRPr="000677B8" w:rsidRDefault="00E0737A" w:rsidP="00CE48F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000677B8">
+    </w:p>
+    <w:p w14:paraId="44B68DCA" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="000677B8">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNESCO – Organização das Nações Unidas para a Educação, a Ciência e a Cultura. </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Creative Cities Network</w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>. Paris: UNESCO, 2024. Disponível em: &lt;</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000677B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
@@ -2775,60 +2809,60 @@
       <w:commentRangeStart w:id="18"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pellentesque </w:t>
       </w:r>
       <w:commentRangeEnd w:id="18"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas sed tempus urna et pharetra pharetra massa massa ultricies mi quis hendrerit dolor magna eget est lorem ipsum dolor sit amet consectetur adipiscing elit pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas integer eget aliquet nibh </w:t>
+        <w:t xml:space="preserve">habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas sed tempus urna et pharetra pharetra massa massa ultricies mi quis hendrerit dolor magna eget est lorem ipsum dolor sit amet consectetur adipiscing </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">praesent tristique magna sit amet purus gravida quis blandit turpis cursus in hac habitasse platea dictumst quisque sagittis purus sit amet volutpat consequat mauris nunc congue nisi vitae suscipit tellus mauris a diam maecenas sed enim ut sem viverra aliquet eget sit. ORCID: </w:t>
+        <w:t xml:space="preserve">elit pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas integer eget aliquet nibh praesent tristique magna sit amet purus gravida quis blandit turpis cursus in hac habitasse platea dictumst quisque sagittis purus sit amet volutpat consequat mauris nunc congue nisi vitae suscipit tellus mauris a diam maecenas sed enim ut sem viverra aliquet eget sit. ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="000677B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
@@ -4242,50 +4276,51 @@
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B96404" w:rsidRPr="00B96404">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nome do repositório:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B20E55" w14:textId="0E7B2778" w:rsidR="00B96404" w:rsidRDefault="00914F16" w:rsidP="00B96404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B96404" w:rsidRPr="00B96404">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Link (URL) para o preprint:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0444D604" w14:textId="77777777" w:rsidR="00C46AA0" w:rsidRDefault="00C46AA0" w:rsidP="00B96404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08244DA4" w14:textId="77777777" w:rsidR="00914F16" w:rsidRPr="00914F16" w:rsidRDefault="00914F16" w:rsidP="00914F16">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4650,51 +4685,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00391E0B" w:rsidRPr="000677B8" w:rsidSect="00CE48F6">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1" w:chapSep="enDash"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
     <w:p w14:paraId="392C2439" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Este arquivo DOCX é fornecido como modelo para auxiliar os autores na formatação e preparação do manuscrito. É imprescindível </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">remover </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
@@ -5238,56 +5273,50 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>During submission, this field should not be filled in, in order to preserve anonymity. The biographies of each author should be included in the submission metadata, with a maximum limit of 100 words per author.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="18" w:author="Author" w:initials="A">
     <w:p w14:paraId="36FA1256" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:t>Fonte 10 | EB Garamond | 1.5 espaçamento</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="19" w:author="Author" w:initials="A">
     <w:p w14:paraId="329E3F11" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Caso haja apenas um(a) autor(a), este campo deve ser ignorado. Para trabalhos com múltiplos autores(as), indique as contribuições de cada um(a) conforme a ordem de submissão, sem incluir os nomes, a fim de manter o anonimato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE63023" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6"/>
     <w:p w14:paraId="48D19B10" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -5398,282 +5427,282 @@
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Opcional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9A8BBB" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6"/>
     <w:p w14:paraId="32EF5914" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Optional.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="728300FB" w15:done="0"/>
   <w15:commentEx w15:paraId="4A63AB78" w15:done="0"/>
   <w15:commentEx w15:paraId="2BD006FE" w15:done="0"/>
   <w15:commentEx w15:paraId="66A8FC2A" w15:done="0"/>
   <w15:commentEx w15:paraId="60078088" w15:done="0"/>
   <w15:commentEx w15:paraId="63C2F977" w15:done="0"/>
   <w15:commentEx w15:paraId="09BE6583" w15:done="0"/>
   <w15:commentEx w15:paraId="23B3EEAD" w15:done="0"/>
   <w15:commentEx w15:paraId="63F85D46" w15:done="0"/>
   <w15:commentEx w15:paraId="45CF6A1B" w15:done="0"/>
   <w15:commentEx w15:paraId="3B40BD65" w15:done="0"/>
   <w15:commentEx w15:paraId="27944770" w15:done="0"/>
   <w15:commentEx w15:paraId="298D49C1" w15:done="0"/>
   <w15:commentEx w15:paraId="0152DACE" w15:done="0"/>
   <w15:commentEx w15:paraId="4F1697E8" w15:done="0"/>
   <w15:commentEx w15:paraId="7F5DA4B2" w15:done="0"/>
   <w15:commentEx w15:paraId="1EBF966A" w15:done="0"/>
   <w15:commentEx w15:paraId="36FA1256" w15:done="0"/>
   <w15:commentEx w15:paraId="48D19B10" w15:done="0"/>
   <w15:commentEx w15:paraId="352C0C3D" w15:done="0"/>
   <w15:commentEx w15:paraId="72D4AA26" w15:done="0"/>
   <w15:commentEx w15:paraId="477E00FF" w15:done="0"/>
   <w15:commentEx w15:paraId="5E822932" w15:done="0"/>
   <w15:commentEx w15:paraId="32EF5914" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="728300FB" w16cid:durableId="5ED8900B"/>
   <w16cid:commentId w16cid:paraId="4A63AB78" w16cid:durableId="7987C37D"/>
   <w16cid:commentId w16cid:paraId="2BD006FE" w16cid:durableId="0A8CB25E"/>
   <w16cid:commentId w16cid:paraId="66A8FC2A" w16cid:durableId="3BF7678A"/>
   <w16cid:commentId w16cid:paraId="60078088" w16cid:durableId="18521A54"/>
   <w16cid:commentId w16cid:paraId="63C2F977" w16cid:durableId="359607F3"/>
   <w16cid:commentId w16cid:paraId="09BE6583" w16cid:durableId="218698D7"/>
   <w16cid:commentId w16cid:paraId="23B3EEAD" w16cid:durableId="69126412"/>
   <w16cid:commentId w16cid:paraId="63F85D46" w16cid:durableId="66D8A877"/>
   <w16cid:commentId w16cid:paraId="45CF6A1B" w16cid:durableId="7F4643F1"/>
   <w16cid:commentId w16cid:paraId="3B40BD65" w16cid:durableId="3A14BEF7"/>
   <w16cid:commentId w16cid:paraId="27944770" w16cid:durableId="218698EF"/>
   <w16cid:commentId w16cid:paraId="298D49C1" w16cid:durableId="5A7352FE"/>
   <w16cid:commentId w16cid:paraId="0152DACE" w16cid:durableId="21869917"/>
   <w16cid:commentId w16cid:paraId="4F1697E8" w16cid:durableId="732193D2"/>
   <w16cid:commentId w16cid:paraId="7F5DA4B2" w16cid:durableId="646A0488"/>
   <w16cid:commentId w16cid:paraId="1EBF966A" w16cid:durableId="61E59032"/>
   <w16cid:commentId w16cid:paraId="36FA1256" w16cid:durableId="21869953"/>
   <w16cid:commentId w16cid:paraId="48D19B10" w16cid:durableId="31F652C8"/>
   <w16cid:commentId w16cid:paraId="352C0C3D" w16cid:durableId="153A8B05"/>
   <w16cid:commentId w16cid:paraId="72D4AA26" w16cid:durableId="2ACFD333"/>
   <w16cid:commentId w16cid:paraId="477E00FF" w16cid:durableId="616BB66F"/>
   <w16cid:commentId w16cid:paraId="5E822932" w16cid:durableId="5DDCA5FC"/>
   <w16cid:commentId w16cid:paraId="32EF5914" w16cid:durableId="775DEEDE"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2100D07D" w14:textId="77777777" w:rsidR="00BC2F8D" w:rsidRDefault="00BC2F8D" w:rsidP="00CE48F6">
+    <w:p w14:paraId="54286620" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="565FD6C3" w14:textId="77777777" w:rsidR="00BC2F8D" w:rsidRDefault="00BC2F8D" w:rsidP="00CE48F6">
+    <w:p w14:paraId="11114223" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="EB Garamond">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="02000413" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{81E96A89-48A0-724A-8D44-0B4CB66D0E35}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{67C6031D-2550-9A4C-A1D3-F3838CD7B0E0}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{7A60ABC2-DE1E-2E47-B6F3-B2B4B5C7C947}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{D5B352DC-5E71-234A-92D1-945C2ED0B829}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{67ECE663-DBCA-A148-B4AB-1FB6ECCE09F7}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{27C0EBFF-840B-4E45-801F-40B16127ED7F}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{91D8CEFE-84DF-FE4E-A79A-9E7ACEA02CCB}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{1A89322E-EE2D-B645-94AF-54034C32046C}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{ECD149F8-8D19-224F-9DC3-99A552E92D16}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{3B9C12A4-6735-8349-85AF-B3F64A7047C6}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{B0266B51-C6DC-0247-8663-EFE15660B825}"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{8E0D4476-2DDF-DE41-90C1-DCA9E5542B1C}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId11" w:fontKey="{70552004-CC56-DD40-8748-FA061B870A55}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{DFDAE976-F479-264F-A44E-7A2EDC603575}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{A8A39A61-7414-AB4C-AD17-1AFB45844F6A}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{8E83BA75-DF2D-7E43-887C-580447D4213D}"/>
+    <w:embedBoldItalic r:id="rId11" w:fontKey="{DC28D2BC-75D4-FC49-B1B6-7BFBD066EC63}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{EB1A6371-6424-1349-930C-EEF914E23046}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId15" w:fontKey="{D1FDBFB8-6A39-8E44-822C-9131082001B8}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{CD8F791E-CCCC-FF46-8A09-57503E9759F6}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{40DF025C-CB5D-AB4D-802C-A2CEC75571CF}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{BAC033DD-52A7-D641-BADC-248B5953DB21}"/>
+    <w:embedBoldItalic r:id="rId15" w:fontKey="{83360160-C6DB-934C-8403-376886A1ADDD}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{3EFF798E-5D22-4C43-BA42-492D697B413A}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{AF05B3FC-5CF0-9A47-91BB-7751851FB746}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{F3276B67-3A62-D943-99FF-D2A30ADF01CC}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId20" w:fontKey="{4694E5EE-5032-454D-B8D4-3FB21EE0FE68}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{6C588396-BB62-C249-B10C-0228CCCBA4EA}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{031A58AC-2ACB-6A40-9F10-3F4529D9DAE3}"/>
+    <w:embedItalic r:id="rId19" w:fontKey="{12A3AFAD-C6B9-9340-B3CF-AF1170BBC590}"/>
+    <w:embedBoldItalic r:id="rId20" w:fontKey="{B0D20B07-4EF0-8E47-94E9-29B89FFDFE56}"/>
   </w:font>
   <w:font w:name="Oswald">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{7BD64FCE-BEB0-124A-92BA-F2118C5EB053}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{D406E2C6-77D0-0D44-8E6B-90A2149ADEC0}"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId23" w:fontKey="{644B8D83-EC0C-1341-933A-BB983F3A2BB9}"/>
-    <w:embedBold r:id="rId24" w:fontKey="{94016F21-8EDF-2E49-B285-D72B637D3B5E}"/>
+    <w:embedRegular r:id="rId23" w:fontKey="{B4EFC996-C5BF-F640-A0F4-110440121881}"/>
+    <w:embedBold r:id="rId24" w:fontKey="{97783EE9-1381-5F47-956B-9E73D5E3E32D}"/>
   </w:font>
   <w:font w:name="Gill Sans Light">
     <w:altName w:val="GILL SANS LIGHT"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
-    <w:embedBold r:id="rId26" w:fontKey="{DE9FAF8D-7A87-BC43-875F-19CB60E41232}"/>
+    <w:embedBold r:id="rId26" w:fontKey="{41CACF09-A056-BE43-9440-0FA9E0492564}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00C83D6D" w14:textId="416F1EBA" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00E82416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CE91DD8" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FCE41D1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00DA5BC8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="46BFB369" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00DA5BC8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="43529DBC" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
     <w:pPr>
       <w:rPr>
@@ -5792,51 +5821,51 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="462A5C42" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="622224F2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
@@ -5979,60 +6008,60 @@
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6394CC14" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="004C1351" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A6082A3" w14:textId="77777777" w:rsidR="00BC2F8D" w:rsidRDefault="00BC2F8D" w:rsidP="00CE48F6">
+    <w:p w14:paraId="16B94573" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44C11DCD" w14:textId="77777777" w:rsidR="00BC2F8D" w:rsidRDefault="00BC2F8D" w:rsidP="00CE48F6">
+    <w:p w14:paraId="02AFFA14" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="23392D6F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00955C8F" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
@@ -6067,51 +6096,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>EB Garamond</w:t>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Gill Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> | Espaçamento 1.0]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11EAB2B0" w14:textId="2BB87E6A" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">SOBRENOME, Nome. Título do artigo </w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[Não preencher / Do not fill in]</w:t>
@@ -6119,51 +6148,51 @@
   </w:p>
   <w:p w14:paraId="40008849" w14:textId="77777777" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="16519353" w14:textId="77777777" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04B118E4" w14:textId="58F8EA4C" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00BB7750">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="45174ED3" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00BB7750">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3191D2A3" w14:textId="5C9ABEE1" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -6218,140 +6247,143 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0 | Não preencher o DOI / Do not fill in the DOI]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4213436F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE48F6"/>
     <w:rsid w:val="00024BCE"/>
     <w:rsid w:val="0004599B"/>
     <w:rsid w:val="000677B8"/>
     <w:rsid w:val="00186736"/>
     <w:rsid w:val="00217425"/>
+    <w:rsid w:val="002208DC"/>
     <w:rsid w:val="002749F9"/>
     <w:rsid w:val="00391E0B"/>
     <w:rsid w:val="003E55B3"/>
     <w:rsid w:val="00490DB4"/>
     <w:rsid w:val="00632132"/>
     <w:rsid w:val="00646ABD"/>
     <w:rsid w:val="00676370"/>
     <w:rsid w:val="006C48D2"/>
     <w:rsid w:val="007B7915"/>
     <w:rsid w:val="00830BCE"/>
     <w:rsid w:val="00914F16"/>
+    <w:rsid w:val="0093045F"/>
     <w:rsid w:val="00A57039"/>
     <w:rsid w:val="00A85E01"/>
     <w:rsid w:val="00B44CA4"/>
     <w:rsid w:val="00B96404"/>
     <w:rsid w:val="00BC2F8D"/>
     <w:rsid w:val="00C46AA0"/>
     <w:rsid w:val="00C55E07"/>
     <w:rsid w:val="00C80929"/>
     <w:rsid w:val="00CE48F6"/>
     <w:rsid w:val="00D65347"/>
     <w:rsid w:val="00E0737A"/>
     <w:rsid w:val="00EB4DDA"/>
     <w:rsid w:val="00EC057D"/>
     <w:rsid w:val="00F0743B"/>
     <w:rsid w:val="00F929B0"/>
     <w:rsid w:val="00F96852"/>
+    <w:rsid w:val="00FB087D"/>
     <w:rsid w:val="00FE7D63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0F381EF7"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="EB Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="EB Garamond" w:cs="Mangal"/>
         <w:kern w:val="24"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7528,51 +7560,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B96404"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Oswald?query=oswald" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/EB+Garamond?query=eb+" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.org/en/creative-cities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxx_xxxxxxxxx@zzzzzzzzz.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KuEVmKAyDss?si=SjP62Y8Z0kgxCey5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font26.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font25.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2026.14.0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
@@ -7858,70 +7890,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1883</Words>
-  <Characters>10796</Characters>
+  <Words>1881</Words>
+  <Characters>10800</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>327</Lines>
   <Paragraphs>147</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12532</CharactersWithSpaces>
+  <CharactersWithSpaces>12534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>