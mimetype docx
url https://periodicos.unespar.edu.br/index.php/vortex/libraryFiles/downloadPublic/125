--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -93,124 +93,124 @@
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ORIGINAL</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCFC20E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="7FCFC20E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="003A1522" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000677B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+      <w:r w:rsidRPr="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Título do Trabalho no Idioma Original do </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
-      <w:r w:rsidRPr="000677B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+      <w:r w:rsidRPr="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidRPr="000677B8">
+      <w:r w:rsidRPr="003A1522">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="000677B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+      <w:r w:rsidRPr="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">com um Máximo de </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
-      <w:r w:rsidRPr="000677B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+      <w:r w:rsidRPr="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">90 Caracteres </w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidRPr="000677B8">
+      <w:r w:rsidRPr="003A1522">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="000677B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+      <w:r w:rsidRPr="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(com espaço)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6054831A" w14:textId="1DCD47BD" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5654"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1024,82 +1024,82 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>A cras semper auctor neque vitae tempus quam pellentesque nec nam aliquam sem et tortor consequat id porta nibh venenatis cras sed felis eget velit aliquet sagittis id consectetur purus ut faucibus pulvinar elementum integer enim neque volutpat ac tincidunt vitae semper quis lectus nulla at volutpat diam ut venenatis tellus in metus vulputate eu scelerisque felis imperdiet proin fermentum leo vel orci porta non pulvinar neque laoreet suspendisse interdum consectetur libero.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49945DF7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE5A78B" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="5BE5A78B" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FIGURA 1 – As legendas, de forma geral, devem explicar ao máximo a imagem fornecida, incluindo dados como título, compositor etc. para atender aos leitores com deficiência visual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14595F08" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="14595F08" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="439F8016" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="439F8016" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10AFAA0C" wp14:editId="451C6E6C">
             <wp:extent cx="5759450" cy="2489835"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr="A sheet of music with notes&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1110,63 +1110,63 @@
                     <pic:cNvPr id="4" name="Picture 4" descr="A sheet of music with notes&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="2489835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59019F16" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="59019F16" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E40F9B1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="2E40F9B1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte/Source: Author (2015, p. 450)</w:t>
       </w:r>
       <w:commentRangeEnd w:id="13"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
@@ -1249,52 +1249,58 @@
         </w:rPr>
         <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5216BC25" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D3CB7CC" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proin sed libero enim sed faucibus turpis in eu mi bibendum neque egestas congue quisque egestas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677B8">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Proin sed libero enim sed faucibus turpis in eu mi bibendum neque egestas congue quisque egestas diam in arcu cursus euismod quis viverra nibh cras pulvinar mattis nunc sed blandit libero volutpat sed cras ornare arcu dui vivamus arcu felis bibendum ut tristique et egestas quis ipsum suspendisse ultrices gravida dictum fusce ut placerat orci nulla pellentesque dignissim enim sit amet.</w:t>
+        <w:t>diam in arcu cursus euismod quis viverra nibh cras pulvinar mattis nunc sed blandit libero volutpat sed cras ornare arcu dui vivamus arcu felis bibendum ut tristique et egestas quis ipsum suspendisse ultrices gravida dictum fusce ut placerat orci nulla pellentesque dignissim enim sit amet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D63FD94" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7003E2E4" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
@@ -2153,60 +2159,51 @@
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Nome. </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Título do trabalho</w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Tradução: Pauline Oliveros. Local de publicação: </w:t>
-[...8 lines deleted...]
-        <w:t>Editora, ano. 200 p.</w:t>
+        <w:t>. Tradução: Pauline Oliveros. Local de publicação: Editora, ano. 200 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650CAC2A" w14:textId="77777777" w:rsidR="00E0737A" w:rsidRPr="000677B8" w:rsidRDefault="00E0737A" w:rsidP="00CE48F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44B68DCA" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:eastAsia="Times New Roman" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
@@ -2809,60 +2806,60 @@
       <w:commentRangeStart w:id="18"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pellentesque </w:t>
       </w:r>
       <w:commentRangeEnd w:id="18"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas sed tempus urna et pharetra pharetra massa massa ultricies mi quis hendrerit dolor magna eget est lorem ipsum dolor sit amet consectetur adipiscing </w:t>
+        <w:t xml:space="preserve">habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas sed tempus urna et pharetra pharetra massa massa ultricies mi quis hendrerit dolor magna eget est lorem ipsum dolor sit amet consectetur adipiscing elit pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas integer eget aliquet nibh </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">elit pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas integer eget aliquet nibh praesent tristique magna sit amet purus gravida quis blandit turpis cursus in hac habitasse platea dictumst quisque sagittis purus sit amet volutpat consequat mauris nunc congue nisi vitae suscipit tellus mauris a diam maecenas sed enim ut sem viverra aliquet eget sit. ORCID: </w:t>
+        <w:t xml:space="preserve">praesent tristique magna sit amet purus gravida quis blandit turpis cursus in hac habitasse platea dictumst quisque sagittis purus sit amet volutpat consequat mauris nunc congue nisi vitae suscipit tellus mauris a diam maecenas sed enim ut sem viverra aliquet eget sit. ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="000677B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
@@ -2905,80 +2902,103 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="19"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CREDIT TAXONOMY</w:t>
       </w:r>
       <w:commentRangeEnd w:id="19"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117FF4F2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="117FF4F2" w14:textId="34C290A3" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>Com base na taxonomia CRediT aponte os papéis empregados por cada autor. Repita a tabela abaixo em caso de mais autores.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="74E4B5B0" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+      <w:r w:rsidR="003A1522" w:rsidRPr="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Preenchimento obrigatório.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E4B5B0" w14:textId="4A94D5C3" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Based on the CRediT taxonomy point out the roles used by each author. Repeat the table below for more authors.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1522" w:rsidRPr="003A1522">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Required field.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051B0F9C" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="4151"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="4103"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="011B3B99" w14:textId="77777777" w:rsidTr="006528FE">
         <w:tc>
@@ -4276,51 +4296,50 @@
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B96404" w:rsidRPr="00B96404">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nome do repositório:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B20E55" w14:textId="0E7B2778" w:rsidR="00B96404" w:rsidRDefault="00914F16" w:rsidP="00B96404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B96404" w:rsidRPr="00B96404">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Link (URL) para o preprint:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0444D604" w14:textId="77777777" w:rsidR="00C46AA0" w:rsidRDefault="00C46AA0" w:rsidP="00B96404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08244DA4" w14:textId="77777777" w:rsidR="00914F16" w:rsidRPr="00914F16" w:rsidRDefault="00914F16" w:rsidP="00914F16">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4408,63 +4427,81 @@
           <w:b/>
         </w:rPr>
         <w:t>DISPONIBILIDADE DE DADOS DE PESQUISA | RESEARCH DATA AVAILABILITY</w:t>
       </w:r>
       <w:commentRangeEnd w:id="23"/>
       <w:r w:rsidR="00B96404" w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="23"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="751ABB6D" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D952B07" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="1D952B07" w14:textId="1DB60641" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="003A1522" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000677B8">
-[...3 lines deleted...]
-        <w:t>Assinale uma opção:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Preenchimento obrigatório. Favor a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48F6" w:rsidRPr="000677B8">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ssinal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48F6" w:rsidRPr="000677B8">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uma opção:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA06AB4" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>- Os dados de pesquisa estão disponíveis em repositório.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2A8050" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -4507,67 +4544,75 @@
     </w:p>
     <w:p w14:paraId="492FD5FF" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>- Uso de dados não informado; nenhum dado de pesquisa gerado ou utilizado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B316856" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="417C76C5" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="417C76C5" w14:textId="548EC86F" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="003A1522" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000677B8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Select one option:</w:t>
+        <w:t>Required field. Please s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE48F6" w:rsidRPr="000677B8">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>elect one option:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE54100" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>- Research data is available in a repository.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFB8A3F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -4774,74 +4819,90 @@
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve">all comments before submission and ensure the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">anonymity </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>of all authors throughout the document, ensuring that the material submitted is complete, clean, and ready for evaluation.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Author" w:initials="A">
-    <w:p w14:paraId="26C98F00" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="556313B5" w14:textId="77777777" w:rsidR="001732AE" w:rsidRDefault="00CE48F6" w:rsidP="001732AE">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidR="001732AE">
+        <w:t>Português: ARTIGO ORIGINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F7D86D" w14:textId="77777777" w:rsidR="001732AE" w:rsidRDefault="001732AE" w:rsidP="001732AE">
+      <w:r>
+        <w:t>Español: ARTÍCULO ORIGINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4336A6FD" w14:textId="77777777" w:rsidR="001732AE" w:rsidRDefault="001732AE" w:rsidP="001732AE">
+      <w:r>
+        <w:t>English: ORIGINAL ARTICLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B10623" w14:textId="77777777" w:rsidR="001732AE" w:rsidRDefault="001732AE" w:rsidP="001732AE"/>
+    <w:p w14:paraId="7C453877" w14:textId="77777777" w:rsidR="001732AE" w:rsidRDefault="001732AE" w:rsidP="001732AE">
       <w:r>
         <w:t>Fonte 8 | Oswald | 1.5 espaçamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7FC98B" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6"/>
-    <w:p w14:paraId="4A63AB78" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="06941F93" w14:textId="77777777" w:rsidR="001732AE" w:rsidRDefault="001732AE" w:rsidP="001732AE"/>
+    <w:p w14:paraId="4A63AB78" w14:textId="77777777" w:rsidR="001732AE" w:rsidRDefault="001732AE" w:rsidP="001732AE">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Font 8 | Oswald | 1.5 spacing.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Author" w:initials="A">
-    <w:p w14:paraId="6CB5E97E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="6CB5E97E" w14:textId="45AB65FF" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Fonte 18 | Oswald | espaçamento 1,5 | Alinhamento à esquerda | Sem itálico – prefira ‘aspas simples’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CB6AE1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6"/>
     <w:p w14:paraId="2BD006FE" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Font 18 | Oswald | spacing 1.5 | Left alignment | No italics – use single quotation marks instead.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="3" w:author="Author" w:initials="A">
     <w:p w14:paraId="66A8FC2A" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00512DA7">
       <w:r>
         <w:rPr>
@@ -5260,56 +5321,50 @@
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Durante a submissão, este campo não deve ser preenchido, a fim de preservar o anonimato. As biografias de cada autor(a) devem ser incluídas nos metadados da submissão, com limite máximo de 100 palavras por autor(a).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6B62F1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6"/>
     <w:p w14:paraId="1EBF966A" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>During submission, this field should not be filled in, in order to preserve anonymity. The biographies of each author should be included in the submission metadata, with a maximum limit of 100 words per author.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="18" w:author="Author" w:initials="A">
     <w:p w14:paraId="36FA1256" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Fonte 10 | EB Garamond | 1.5 espaçamento</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="19" w:author="Author" w:initials="A">
     <w:p w14:paraId="329E3F11" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Caso haja apenas um(a) autor(a), este campo deve ser ignorado. Para trabalhos com múltiplos autores(as), indique as contribuições de cada um(a) conforme a ordem de submissão, sem incluir os nomes, a fim de manter o anonimato.</w:t>
       </w:r>
@@ -5487,170 +5542,171 @@
   <w16cid:commentId w16cid:paraId="63C2F977" w16cid:durableId="359607F3"/>
   <w16cid:commentId w16cid:paraId="09BE6583" w16cid:durableId="218698D7"/>
   <w16cid:commentId w16cid:paraId="23B3EEAD" w16cid:durableId="69126412"/>
   <w16cid:commentId w16cid:paraId="63F85D46" w16cid:durableId="66D8A877"/>
   <w16cid:commentId w16cid:paraId="45CF6A1B" w16cid:durableId="7F4643F1"/>
   <w16cid:commentId w16cid:paraId="3B40BD65" w16cid:durableId="3A14BEF7"/>
   <w16cid:commentId w16cid:paraId="27944770" w16cid:durableId="218698EF"/>
   <w16cid:commentId w16cid:paraId="298D49C1" w16cid:durableId="5A7352FE"/>
   <w16cid:commentId w16cid:paraId="0152DACE" w16cid:durableId="21869917"/>
   <w16cid:commentId w16cid:paraId="4F1697E8" w16cid:durableId="732193D2"/>
   <w16cid:commentId w16cid:paraId="7F5DA4B2" w16cid:durableId="646A0488"/>
   <w16cid:commentId w16cid:paraId="1EBF966A" w16cid:durableId="61E59032"/>
   <w16cid:commentId w16cid:paraId="36FA1256" w16cid:durableId="21869953"/>
   <w16cid:commentId w16cid:paraId="48D19B10" w16cid:durableId="31F652C8"/>
   <w16cid:commentId w16cid:paraId="352C0C3D" w16cid:durableId="153A8B05"/>
   <w16cid:commentId w16cid:paraId="72D4AA26" w16cid:durableId="2ACFD333"/>
   <w16cid:commentId w16cid:paraId="477E00FF" w16cid:durableId="616BB66F"/>
   <w16cid:commentId w16cid:paraId="5E822932" w16cid:durableId="5DDCA5FC"/>
   <w16cid:commentId w16cid:paraId="32EF5914" w16cid:durableId="775DEEDE"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54286620" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
+    <w:p w14:paraId="53E65AEC" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11114223" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
+    <w:p w14:paraId="3C58A478" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="EB Garamond">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="02000413" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{7A60ABC2-DE1E-2E47-B6F3-B2B4B5C7C947}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{27C0EBFF-840B-4E45-801F-40B16127ED7F}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A4E1565B-9225-FC49-A60B-57E9FF86BD76}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{AF57BE25-1017-7D48-89CB-BCD5F662BEB6}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{50B7A15F-C810-8F43-8D18-F4D7B692F245}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{D13FFD51-BF90-1641-8F70-3C64E9C92141}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{ECD149F8-8D19-224F-9DC3-99A552E92D16}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{B0266B51-C6DC-0247-8663-EFE15660B825}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{15F7079E-10B1-3142-96E2-43255F0C18F3}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{16A93B55-6617-D442-9217-F3370B299ECB}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{01ACEDE1-EFA9-814E-8E09-E78717648841}"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{DFDAE976-F479-264F-A44E-7A2EDC603575}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId11" w:fontKey="{DC28D2BC-75D4-FC49-B1B6-7BFBD066EC63}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{93ACB0AE-5A1E-BF4D-9843-F93A6AAC52E4}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{CB0B83A8-8A58-F242-BEF5-25ED4634D99A}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{26F7ADBD-CE16-914F-9678-17F2370FDEE9}"/>
+    <w:embedBoldItalic r:id="rId11" w:fontKey="{089B5878-BB6F-FE4B-BEC2-5B4BC4ECAEC2}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{CD8F791E-CCCC-FF46-8A09-57503E9759F6}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId15" w:fontKey="{83360160-C6DB-934C-8403-376886A1ADDD}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{83E615AC-CB86-4E47-8670-8A1B4547276D}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{A8E7DA43-2F0C-D549-A5F7-B13D47219F9B}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{A2BCE9E6-C50D-AD48-B26A-5218A713B899}"/>
+    <w:embedBoldItalic r:id="rId15" w:fontKey="{287F9B1D-DB9C-8B43-B9A8-E026E8D891F1}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{AF05B3FC-5CF0-9A47-91BB-7751851FB746}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{5A4C08E0-6D76-BD47-86EE-21D5517244C3}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{6C588396-BB62-C249-B10C-0228CCCBA4EA}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId20" w:fontKey="{B0D20B07-4EF0-8E47-94E9-29B89FFDFE56}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{62916EB3-5D5B-7C44-B079-EA72E9DB17D4}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{FE6F8393-1EF2-EA43-8297-CF12B2892103}"/>
+    <w:embedItalic r:id="rId19" w:fontKey="{54ABC345-89CA-BA41-8597-B56EB9F7EAEA}"/>
+    <w:embedBoldItalic r:id="rId20" w:fontKey="{F1284249-0767-B348-853D-A02BBA093BBC}"/>
   </w:font>
   <w:font w:name="Oswald">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{D406E2C6-77D0-0D44-8E6B-90A2149ADEC0}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{20FD56E9-A0EC-8643-9713-85F2913E949C}"/>
+    <w:embedBold r:id="rId22" w:fontKey="{8297B1B7-CF01-A14D-86E0-D9F2EA7AC1D3}"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId23" w:fontKey="{B4EFC996-C5BF-F640-A0F4-110440121881}"/>
-    <w:embedBold r:id="rId24" w:fontKey="{97783EE9-1381-5F47-956B-9E73D5E3E32D}"/>
+    <w:embedRegular r:id="rId24" w:fontKey="{7CD91674-896A-3C4B-AAE0-401A3D966E2D}"/>
+    <w:embedBold r:id="rId25" w:fontKey="{085F5AEC-FABD-DD45-939E-E065E23EC3CF}"/>
   </w:font>
   <w:font w:name="Gill Sans Light">
     <w:altName w:val="GILL SANS LIGHT"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
-    <w:embedBold r:id="rId26" w:fontKey="{41CACF09-A056-BE43-9440-0FA9E0492564}"/>
+    <w:embedBold r:id="rId27" w:fontKey="{27487C32-E434-B745-A0BB-4E142C515B00}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00C83D6D" w14:textId="416F1EBA" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00E82416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -6010,58 +6066,58 @@
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6394CC14" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="004C1351" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16B94573" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
+    <w:p w14:paraId="46BF5B25" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02AFFA14" w14:textId="77777777" w:rsidR="002208DC" w:rsidRDefault="002208DC" w:rsidP="00CE48F6">
+    <w:p w14:paraId="62DB83B5" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="23392D6F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00955C8F" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
@@ -6248,110 +6304,114 @@
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0 | Não preencher o DOI / Do not fill in the DOI]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4213436F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE48F6"/>
     <w:rsid w:val="00024BCE"/>
     <w:rsid w:val="0004599B"/>
     <w:rsid w:val="000677B8"/>
+    <w:rsid w:val="001732AE"/>
     <w:rsid w:val="00186736"/>
     <w:rsid w:val="00217425"/>
     <w:rsid w:val="002208DC"/>
     <w:rsid w:val="002749F9"/>
     <w:rsid w:val="00391E0B"/>
+    <w:rsid w:val="003A1522"/>
     <w:rsid w:val="003E55B3"/>
     <w:rsid w:val="00490DB4"/>
     <w:rsid w:val="00632132"/>
     <w:rsid w:val="00646ABD"/>
     <w:rsid w:val="00676370"/>
     <w:rsid w:val="006C48D2"/>
     <w:rsid w:val="007B7915"/>
     <w:rsid w:val="00830BCE"/>
     <w:rsid w:val="00914F16"/>
     <w:rsid w:val="0093045F"/>
     <w:rsid w:val="00A57039"/>
     <w:rsid w:val="00A85E01"/>
     <w:rsid w:val="00B44CA4"/>
     <w:rsid w:val="00B96404"/>
     <w:rsid w:val="00BC2F8D"/>
+    <w:rsid w:val="00C034F5"/>
     <w:rsid w:val="00C46AA0"/>
     <w:rsid w:val="00C55E07"/>
     <w:rsid w:val="00C80929"/>
     <w:rsid w:val="00CE48F6"/>
     <w:rsid w:val="00D65347"/>
     <w:rsid w:val="00E0737A"/>
     <w:rsid w:val="00EB4DDA"/>
     <w:rsid w:val="00EC057D"/>
     <w:rsid w:val="00F0743B"/>
     <w:rsid w:val="00F929B0"/>
     <w:rsid w:val="00F96852"/>
     <w:rsid w:val="00FB087D"/>
+    <w:rsid w:val="00FE6DCE"/>
     <w:rsid w:val="00FE7D63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
@@ -7575,51 +7635,51 @@
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Oswald?query=oswald" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/EB+Garamond?query=eb+" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.org/en/creative-cities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxx_xxxxxxxxx@zzzzzzzzz.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KuEVmKAyDss?si=SjP62Y8Z0kgxCey5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font26.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font25.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font26.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font25.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font27.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2026.14.0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2026.14.0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vortex.unespar.edu.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7890,70 +7950,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1881</Words>
-  <Characters>10800</Characters>
+  <Words>1896</Words>
+  <Characters>10885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>327</Lines>
-  <Paragraphs>147</Paragraphs>
+  <Lines>329</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12534</CharactersWithSpaces>
+  <CharactersWithSpaces>12633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>