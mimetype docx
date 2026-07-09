--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C09A71E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="169CCC06" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795CFFD7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
@@ -93,128 +93,87 @@
       </w:r>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ORIGINAL</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCFC20E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="003A1522" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7FCFC20E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00282DDE" w:rsidRDefault="00CE48F6" w:rsidP="00282DDE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00282DDE">
+        <w:t xml:space="preserve">Título do Trabalho no Idioma Original do </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00282DDE">
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidRPr="00282DDE">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00282DDE">
+        <w:t xml:space="preserve">com um Máximo de </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="00282DDE">
+        <w:t xml:space="preserve">90 Caracteres </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidRPr="00282DDE">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título do Trabalho no Idioma Original do </w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="003A1522">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00282DDE">
         <w:t>(com espaço)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6054831A" w14:textId="1DCD47BD" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5654"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
@@ -302,57 +261,63 @@
         <w:t xml:space="preserve">Instituição, faculdade, departamento | Cidade, Estado, País </w:t>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C95B77" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00282DDE">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autor </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0953E2CB" wp14:editId="72302A9C">
             <wp:extent cx="147711" cy="147711"/>
             <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
             <wp:docPr id="590860787" name="Picture 1" descr="A green circle with white letters&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="120225591" name="Picture 1" descr="A green circle with white letters&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
@@ -4730,51 +4695,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00391E0B" w:rsidRPr="000677B8" w:rsidSect="00CE48F6">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1" w:chapSep="enDash"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
     <w:p w14:paraId="392C2439" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Este arquivo DOCX é fornecido como modelo para auxiliar os autores na formatação e preparação do manuscrito. É imprescindível </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">remover </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
@@ -5482,283 +5447,282 @@
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Opcional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9A8BBB" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6"/>
     <w:p w14:paraId="32EF5914" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Optional.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="728300FB" w15:done="0"/>
   <w15:commentEx w15:paraId="4A63AB78" w15:done="0"/>
   <w15:commentEx w15:paraId="2BD006FE" w15:done="0"/>
   <w15:commentEx w15:paraId="66A8FC2A" w15:done="0"/>
   <w15:commentEx w15:paraId="60078088" w15:done="0"/>
   <w15:commentEx w15:paraId="63C2F977" w15:done="0"/>
   <w15:commentEx w15:paraId="09BE6583" w15:done="0"/>
   <w15:commentEx w15:paraId="23B3EEAD" w15:done="0"/>
   <w15:commentEx w15:paraId="63F85D46" w15:done="0"/>
   <w15:commentEx w15:paraId="45CF6A1B" w15:done="0"/>
   <w15:commentEx w15:paraId="3B40BD65" w15:done="0"/>
   <w15:commentEx w15:paraId="27944770" w15:done="0"/>
   <w15:commentEx w15:paraId="298D49C1" w15:done="0"/>
   <w15:commentEx w15:paraId="0152DACE" w15:done="0"/>
   <w15:commentEx w15:paraId="4F1697E8" w15:done="0"/>
   <w15:commentEx w15:paraId="7F5DA4B2" w15:done="0"/>
   <w15:commentEx w15:paraId="1EBF966A" w15:done="0"/>
   <w15:commentEx w15:paraId="36FA1256" w15:done="0"/>
   <w15:commentEx w15:paraId="48D19B10" w15:done="0"/>
   <w15:commentEx w15:paraId="352C0C3D" w15:done="0"/>
   <w15:commentEx w15:paraId="72D4AA26" w15:done="0"/>
   <w15:commentEx w15:paraId="477E00FF" w15:done="0"/>
   <w15:commentEx w15:paraId="5E822932" w15:done="0"/>
   <w15:commentEx w15:paraId="32EF5914" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="728300FB" w16cid:durableId="5ED8900B"/>
   <w16cid:commentId w16cid:paraId="4A63AB78" w16cid:durableId="7987C37D"/>
   <w16cid:commentId w16cid:paraId="2BD006FE" w16cid:durableId="0A8CB25E"/>
   <w16cid:commentId w16cid:paraId="66A8FC2A" w16cid:durableId="3BF7678A"/>
   <w16cid:commentId w16cid:paraId="60078088" w16cid:durableId="18521A54"/>
   <w16cid:commentId w16cid:paraId="63C2F977" w16cid:durableId="359607F3"/>
   <w16cid:commentId w16cid:paraId="09BE6583" w16cid:durableId="218698D7"/>
   <w16cid:commentId w16cid:paraId="23B3EEAD" w16cid:durableId="69126412"/>
   <w16cid:commentId w16cid:paraId="63F85D46" w16cid:durableId="66D8A877"/>
   <w16cid:commentId w16cid:paraId="45CF6A1B" w16cid:durableId="7F4643F1"/>
   <w16cid:commentId w16cid:paraId="3B40BD65" w16cid:durableId="3A14BEF7"/>
   <w16cid:commentId w16cid:paraId="27944770" w16cid:durableId="218698EF"/>
   <w16cid:commentId w16cid:paraId="298D49C1" w16cid:durableId="5A7352FE"/>
   <w16cid:commentId w16cid:paraId="0152DACE" w16cid:durableId="21869917"/>
   <w16cid:commentId w16cid:paraId="4F1697E8" w16cid:durableId="732193D2"/>
   <w16cid:commentId w16cid:paraId="7F5DA4B2" w16cid:durableId="646A0488"/>
   <w16cid:commentId w16cid:paraId="1EBF966A" w16cid:durableId="61E59032"/>
   <w16cid:commentId w16cid:paraId="36FA1256" w16cid:durableId="21869953"/>
   <w16cid:commentId w16cid:paraId="48D19B10" w16cid:durableId="31F652C8"/>
   <w16cid:commentId w16cid:paraId="352C0C3D" w16cid:durableId="153A8B05"/>
   <w16cid:commentId w16cid:paraId="72D4AA26" w16cid:durableId="2ACFD333"/>
   <w16cid:commentId w16cid:paraId="477E00FF" w16cid:durableId="616BB66F"/>
   <w16cid:commentId w16cid:paraId="5E822932" w16cid:durableId="5DDCA5FC"/>
   <w16cid:commentId w16cid:paraId="32EF5914" w16cid:durableId="775DEEDE"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53E65AEC" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
+    <w:p w14:paraId="589CF98F" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C58A478" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
+    <w:p w14:paraId="4E8D5CE7" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="EB Garamond">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="02000413" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{D13FFD51-BF90-1641-8F70-3C64E9C92141}"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5201E4FB" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{E2A90AF3-B4E2-274D-A160-7C7D66F2A65F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{DA4E017D-9697-7441-A38D-40F9CAD4959E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{B6C987B8-AFD2-4B4A-87C7-5D3E1DAFED3E}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{3949411D-3199-A446-AFA7-FE6092FB2D18}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{15F7079E-10B1-3142-96E2-43255F0C18F3}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{01ACEDE1-EFA9-814E-8E09-E78717648841}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{DBF76894-C002-AF44-A87F-2E56C7511190}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{497ED1CE-B41A-824E-84ED-3AFFEC36DC54}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{2E66E4BE-04D4-4946-A0F0-3E44DD864CF9}"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId11" w:fontKey="{089B5878-BB6F-FE4B-BEC2-5B4BC4ECAEC2}"/>
+    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{0121FBE1-DBDD-BB4D-ADFC-55BA75F4A01F}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{4ABD3797-608C-984B-BD75-624A9B64F52C}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{1449DCB7-B84E-5A4C-BDB2-73B754335C6E}"/>
+    <w:embedBoldItalic r:id="rId11" w:fontKey="{78BEE498-232C-0346-8D33-BAF818F70285}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{83E615AC-CB86-4E47-8670-8A1B4547276D}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId15" w:fontKey="{287F9B1D-DB9C-8B43-B9A8-E026E8D891F1}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{5C3EA68A-6F58-0A4A-A7AD-DCB4DD1A8666}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{4662639F-F52E-C64E-8AF9-6AD93D4CB5A8}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{E1E17337-F650-B24E-A0A4-B4BE09946C2E}"/>
+    <w:embedBoldItalic r:id="rId15" w:fontKey="{77497A3E-C736-3748-ABBE-B47A3E56C8BA}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId20" w:fontKey="{F1284249-0767-B348-853D-A02BBA093BBC}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{DFA50BEC-2EB0-7B4F-841A-8A16E297EEBF}"/>
+    <w:embedBold r:id="rId17" w:fontKey="{3BCAA659-8966-4744-BD61-A2E00F06908C}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{02C887B7-E4D4-F948-8B61-E1EB5E125123}"/>
+    <w:embedBoldItalic r:id="rId19" w:fontKey="{8DEB1927-D031-7040-BA81-4CC81AD1130C}"/>
   </w:font>
   <w:font w:name="Oswald">
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{20FD56E9-A0EC-8643-9713-85F2913E949C}"/>
-    <w:embedBold r:id="rId22" w:fontKey="{8297B1B7-CF01-A14D-86E0-D9F2EA7AC1D3}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{071B2823-439C-7747-AD15-421C7AF198FE}"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0502020104020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId25" w:fontKey="{085F5AEC-FABD-DD45-939E-E065E23EC3CF}"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId22" w:fontKey="{9EE7FFA0-5384-5F4B-8B0A-DB2F17C94C15}"/>
+    <w:embedBold r:id="rId23" w:fontKey="{DC29D253-961B-C541-A001-DD8BE7FD5F0C}"/>
   </w:font>
   <w:font w:name="Gill Sans Light">
     <w:altName w:val="GILL SANS LIGHT"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
-    <w:embedBold r:id="rId27" w:fontKey="{27487C32-E434-B745-A0BB-4E142C515B00}"/>
+    <w:embedBold r:id="rId25" w:fontKey="{2065EE6E-BCF7-5548-A2FA-94AB22CA8DEA}"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId26" w:fontKey="{115CAE65-B7F5-A940-A7CB-A936D7BC56FC}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00C83D6D" w14:textId="416F1EBA" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00E82416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CE91DD8" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FCE41D1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00DA5BC8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="46BFB369" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00DA5BC8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="43529DBC" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
     <w:pPr>
       <w:rPr>
@@ -5877,51 +5841,51 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="462A5C42" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="622224F2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
@@ -6064,60 +6028,60 @@
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6394CC14" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="004C1351" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46BF5B25" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
+    <w:p w14:paraId="6E557B4A" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62DB83B5" w14:textId="77777777" w:rsidR="00C034F5" w:rsidRDefault="00C034F5" w:rsidP="00CE48F6">
+    <w:p w14:paraId="06B15C8E" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="23392D6F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00955C8F" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
@@ -6152,51 +6116,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>EB Garamond</w:t>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Gill Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> | Espaçamento 1.0]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11EAB2B0" w14:textId="2BB87E6A" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">SOBRENOME, Nome. Título do artigo </w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[Não preencher / Do not fill in]</w:t>
@@ -6204,51 +6168,51 @@
   </w:p>
   <w:p w14:paraId="40008849" w14:textId="77777777" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="16519353" w14:textId="77777777" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04B118E4" w14:textId="58F8EA4C" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00BB7750">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="45174ED3" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00BB7750">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3191D2A3" w14:textId="5C9ABEE1" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -6304,107 +6268,112 @@
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0 | Não preencher o DOI / Do not fill in the DOI]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4213436F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE48F6"/>
     <w:rsid w:val="00024BCE"/>
     <w:rsid w:val="0004599B"/>
     <w:rsid w:val="000677B8"/>
     <w:rsid w:val="001732AE"/>
     <w:rsid w:val="00186736"/>
     <w:rsid w:val="00217425"/>
     <w:rsid w:val="002208DC"/>
     <w:rsid w:val="002749F9"/>
+    <w:rsid w:val="00282DDE"/>
     <w:rsid w:val="00391E0B"/>
     <w:rsid w:val="003A1522"/>
     <w:rsid w:val="003E55B3"/>
     <w:rsid w:val="00490DB4"/>
+    <w:rsid w:val="00510866"/>
     <w:rsid w:val="00632132"/>
     <w:rsid w:val="00646ABD"/>
     <w:rsid w:val="00676370"/>
     <w:rsid w:val="006C48D2"/>
     <w:rsid w:val="007B7915"/>
     <w:rsid w:val="00830BCE"/>
     <w:rsid w:val="00914F16"/>
     <w:rsid w:val="0093045F"/>
     <w:rsid w:val="00A57039"/>
     <w:rsid w:val="00A85E01"/>
     <w:rsid w:val="00B44CA4"/>
     <w:rsid w:val="00B96404"/>
     <w:rsid w:val="00BC2F8D"/>
     <w:rsid w:val="00C034F5"/>
     <w:rsid w:val="00C46AA0"/>
     <w:rsid w:val="00C55E07"/>
     <w:rsid w:val="00C80929"/>
+    <w:rsid w:val="00CB2B96"/>
     <w:rsid w:val="00CE48F6"/>
     <w:rsid w:val="00D65347"/>
     <w:rsid w:val="00E0737A"/>
+    <w:rsid w:val="00E228BF"/>
     <w:rsid w:val="00EB4DDA"/>
     <w:rsid w:val="00EC057D"/>
     <w:rsid w:val="00F0743B"/>
     <w:rsid w:val="00F929B0"/>
     <w:rsid w:val="00F96852"/>
     <w:rsid w:val="00FB087D"/>
     <w:rsid w:val="00FE6DCE"/>
     <w:rsid w:val="00FE7D63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -6806,98 +6775,86 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00914F16"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:aliases w:val="Título"/>
+    <w:basedOn w:val="BodyText"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE48F6"/>
+    <w:rsid w:val="00282DDE"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="BodyText"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CE48F6"/>
+    <w:rsid w:val="00282DDE"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CE48F6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="24"/>
       <w:sz w:val="28"/>
@@ -7040,101 +6997,101 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CE48F6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="24"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="Título Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CE48F6"/>
+    <w:rsid w:val="00282DDE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:eastAsia="SimSun" w:cs="EB Garamond"/>
+      <w:b/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00CE48F6"/>
+    <w:rsid w:val="00282DDE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE48F6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE48F6"/>
     <w:rPr>
@@ -7194,84 +7151,79 @@
     <w:semiHidden/>
     <w:rsid w:val="00CE48F6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE48F6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="BodyText"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE48F6"/>
+    <w:rsid w:val="00282DDE"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00CE48F6"/>
+    <w:rsid w:val="00282DDE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:eastAsia="SimSun" w:cs="EB Garamond"/>
+      <w:b/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CE48F6"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="24"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -7635,51 +7587,51 @@
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Oswald?query=oswald" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/EB+Garamond?query=eb+" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.org/en/creative-cities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxx_xxxxxxxxx@zzzzzzzzz.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KuEVmKAyDss?si=SjP62Y8Z0kgxCey5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font26.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font25.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font27.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font26.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font25.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2026.14.0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2026.14.0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vortex.unespar.edu.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7950,70 +7902,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1896</Words>
-  <Characters>10885</Characters>
+  <Words>1893</Words>
+  <Characters>10888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>329</Lines>
-  <Paragraphs>148</Paragraphs>
+  <Paragraphs>146</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12633</CharactersWithSpaces>
+  <CharactersWithSpaces>12635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>