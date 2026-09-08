--- v4 (2026-07-09)
+++ v5 (2026-09-08)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C09A71E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="169CCC06" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795CFFD7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
@@ -554,123 +554,118 @@
               <w:t>fringilla ut morbi tincidunt augue interdum velit euismod in pellentesque massa placerat duis ultricies lacus sed turpis tincidunt id aliquet risus feugiat in ante metus dictum at tempor commodo ullamcorper a lacus vestibulum sed arcu non odio euismod lacinia at quis risus sed vulputate odio ut enim blandit volutpat maecenas volutpat blandit aliquam etiam erat velit scelerisque in dictum non consectetur a erat nam at lectus urna duis convallis convallis tellus id interdum velit laoreet id donec ultrices tincidunt arcu non sodales neque sodales ut etiam sit amet nisl purus in mollis nunc sed id semper risus in hendrerit gravida rutrum quisque non tellus orci ac auctor augue mauris augue neque gravida in fermentum et sollicitudin ac orci phasellus egestas tellus rutrum tellus pellentesque eu tincidunt tortor aliquam nulla facilisi cras fermentum odio eu feugiat pretium nibh ipsum consequat nisl vel pretium lectus quam id leo in vitae turpis.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46EF5E4C" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="680162D9" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="680162D9" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="183A057D" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="183A057D" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000677B8">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A651FF">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Abstract:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000677B8">
+            <w:r w:rsidRPr="00A651FF">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>em fringilla ut morbi tincidunt augue interdum velit euismod in pellentesque massa placerat duis ultricies lacus sed turpis tincidunt id aliquet risus feugiat in ante metus dictum at tempor commodo ullamcorper a lacus vestibulum sed arcu non odio euismod lacinia at quis risus sed vulputate odio ut enim blandit volutpat maecenas volutpat blandit aliquam etiam erat velit scelerisque in dictum non consectetur a erat nam at lectus urna duis convallis convallis tellus id interdum velit laoreet id donec ultrices tincidunt arcu non sodales neque sodales ut etiam sit amet nisl purus in mollis nunc sed id semper risus in hendrerit gravida rutrum quisque non tellus orci ac auctor augue mauris augue neque gravida in fermentum et sollicitudin ac orci phasellus egestas tellus rutrum tellus pellentesque eu tincidunt tortor aliquam nulla facilisi cras fermentum odio eu feugiat pretium nibh ipsum consequat nisl vel pretium lectus quam id leo in vitae turpis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04F13A0C" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="04F13A0C" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="1BC06B75" w14:textId="77777777" w:rsidTr="00EB4DDA">
+      <w:tr w:rsidR="00CE48F6" w:rsidRPr="00C5164F" w14:paraId="1BC06B75" w14:textId="77777777" w:rsidTr="00EB4DDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="535309A2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="0093045F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:b/>
@@ -693,59 +688,58 @@
               <w:t>Palavra-chave 1, Palavra-chave 2, Palavra-chave 3, Palavra-chave 4, Palavra-chave 5.</w:t>
             </w:r>
             <w:commentRangeEnd w:id="9"/>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="9"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33A56338" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="33A56338" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2400" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6ADC2D3D" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -768,64 +762,66 @@
             <w:commentRangeStart w:id="10"/>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Keyword 1, Keyword 2, Keyword 3, Keyword 4, Keyword 5.</w:t>
             </w:r>
             <w:commentRangeEnd w:id="10"/>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:commentReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FE7295E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="3FE7295E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000677B8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A651FF">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="222AC807" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:framePr w:dropCap="drop" w:lines="3" w:wrap="around" w:vAnchor="text" w:hAnchor="text"/>
         <w:spacing w:after="0" w:line="1409" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:position w:val="-5"/>
           <w:sz w:val="161"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="11"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:position w:val="-5"/>
           <w:sz w:val="161"/>
         </w:rPr>
@@ -1039,74 +1035,74 @@
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="439F8016" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10AFAA0C" wp14:editId="451C6E6C">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10AFAA0C" wp14:editId="5BF135D5">
+            <wp:extent cx="5011615" cy="2166543"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="5715"/>
             <wp:docPr id="4" name="Picture 4" descr="A sheet of music with notes&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4" descr="A sheet of music with notes&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5759450" cy="2489835"/>
+                      <a:ext cx="5075640" cy="2194221"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="59019F16" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E40F9B1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="003A1522">
@@ -1214,58 +1210,58 @@
         </w:rPr>
         <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5216BC25" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D3CB7CC" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proin sed libero enim sed faucibus turpis in eu mi bibendum neque egestas congue quisque egestas </w:t>
+        <w:t xml:space="preserve">Proin sed libero enim sed faucibus turpis in eu mi bibendum neque egestas congue quisque egestas diam in arcu cursus euismod quis viverra nibh cras pulvinar mattis nunc sed blandit libero volutpat </w:t>
       </w:r>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>diam in arcu cursus euismod quis viverra nibh cras pulvinar mattis nunc sed blandit libero volutpat sed cras ornare arcu dui vivamus arcu felis bibendum ut tristique et egestas quis ipsum suspendisse ultrices gravida dictum fusce ut placerat orci nulla pellentesque dignissim enim sit amet.</w:t>
+        <w:t>sed cras ornare arcu dui vivamus arcu felis bibendum ut tristique et egestas quis ipsum suspendisse ultrices gravida dictum fusce ut placerat orci nulla pellentesque dignissim enim sit amet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D63FD94" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7003E2E4" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
@@ -1288,515 +1284,777 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1798"/>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="5F05F27C" w14:textId="77777777" w:rsidTr="006528FE">
-[...2 lines deleted...]
-            <w:tcW w:w="1846" w:type="dxa"/>
+      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="5F05F27C" w14:textId="77777777" w:rsidTr="00A651FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="602433A5" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67DE33A8" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Coluna 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52709164" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Coluna 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43868F9B" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Coluna 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C4004D4" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Coluna 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="3DF08957" w14:textId="77777777" w:rsidTr="006528FE">
-[...2 lines deleted...]
-            <w:tcW w:w="1846" w:type="dxa"/>
+      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="3DF08957" w14:textId="77777777" w:rsidTr="00A651FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1798" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0234651A" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Linha 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F17590F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DC05A49" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>def</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47547816" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>abc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E8FCE78" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>def</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="06676FD0" w14:textId="77777777" w:rsidTr="006528FE">
-[...2 lines deleted...]
-            <w:tcW w:w="1846" w:type="dxa"/>
+      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="06676FD0" w14:textId="77777777" w:rsidTr="00A651FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FD1ADD7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Linha 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A06E5C6" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>bca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35A9C083" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>efd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C4B246D" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>bca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79C14455" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>efd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="3822E67C" w14:textId="77777777" w:rsidTr="006528FE">
-[...2 lines deleted...]
-            <w:tcW w:w="1846" w:type="dxa"/>
+      <w:tr w:rsidR="00A651FF" w:rsidRPr="000677B8" w14:paraId="39FF205B" w14:textId="77777777" w:rsidTr="00A651FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B8A2668" w14:textId="4B923296" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Linha 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DF037B4" w14:textId="69FE239C" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>abc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4395B8A7" w14:textId="55A8F57B" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>def</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61D9A459" w14:textId="4DDE5968" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>abc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7582E7AF" w14:textId="6618CFEF" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>def</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A651FF" w:rsidRPr="000677B8" w14:paraId="1858AE61" w14:textId="77777777" w:rsidTr="00A651FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DDB28C9" w14:textId="636E973F" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linha </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BB89B75" w14:textId="60EDE5E7" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>bca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5430BBAF" w14:textId="2199C635" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>efd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C9CFCCB" w14:textId="23559953" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>bca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D9AD7E1" w14:textId="25E7D63A" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000677B8">
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>efd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A651FF" w:rsidRPr="000677B8" w14:paraId="3822E67C" w14:textId="77777777" w:rsidTr="00A651FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="493926A6" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="493926A6" w14:textId="169A06AB" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>Linha 3</w:t>
+              <w:t xml:space="preserve">Linha </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="308C8EF7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="308C8EF7" w14:textId="77777777" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>cba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B555959" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="1B555959" w14:textId="77777777" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>fed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="345166FA" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="345166FA" w14:textId="77777777" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>cba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31E84EC7" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="006528FE">
+          <w:p w14:paraId="31E84EC7" w14:textId="77777777" w:rsidR="00A651FF" w:rsidRPr="000677B8" w:rsidRDefault="00A651FF" w:rsidP="00A651FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000677B8">
               <w:rPr>
                 <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
               </w:rPr>
               <w:t>fed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="614F01D4" w14:textId="77777777" w:rsidR="0093045F" w:rsidRDefault="0093045F" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2867,103 +3125,120 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="19"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CREDIT TAXONOMY</w:t>
       </w:r>
       <w:commentRangeEnd w:id="19"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117FF4F2" w14:textId="34C290A3" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="0CA01DF3" w14:textId="77777777" w:rsidR="00C5164F" w:rsidRDefault="00C5164F" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000677B8">
-[...18 lines deleted...]
-    <w:p w14:paraId="74E4B5B0" w14:textId="4A94D5C3" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    </w:p>
+    <w:p w14:paraId="117FF4F2" w14:textId="1EED31E7" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Com base na taxonomia CRediT aponte os papéis empregados por cada autor. Repita a tabela abaixo em caso de mais autores.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1522" w:rsidRPr="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1522">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Preenchimento obrigatório.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E4B5B0" w14:textId="4A94D5C3" w:rsidR="00CE48F6" w:rsidRPr="007E5ECD" w:rsidRDefault="00CE48F6" w:rsidP="007E5ECD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Based on the CRediT taxonomy point out the roles used by each author. Repeat the table below for more authors.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Required field.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on the CRediT taxonomy point out the roles used by each author. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Repeat the table below for more authors.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1522" w:rsidRPr="007E5ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Required field.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051B0F9C" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="4151"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="4103"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE48F6" w:rsidRPr="000677B8" w14:paraId="011B3B99" w14:textId="77777777" w:rsidTr="006528FE">
         <w:tc>
@@ -4261,140 +4536,148 @@
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B96404" w:rsidRPr="00B96404">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nome do repositório:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B20E55" w14:textId="0E7B2778" w:rsidR="00B96404" w:rsidRDefault="00914F16" w:rsidP="00B96404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B96404" w:rsidRPr="00B96404">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Link (URL) para o preprint:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0444D604" w14:textId="77777777" w:rsidR="00C46AA0" w:rsidRDefault="00C46AA0" w:rsidP="00B96404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08244DA4" w14:textId="77777777" w:rsidR="00914F16" w:rsidRPr="00914F16" w:rsidRDefault="00914F16" w:rsidP="00914F16">
+    <w:p w14:paraId="08244DA4" w14:textId="77777777" w:rsidR="00914F16" w:rsidRPr="00A651FF" w:rsidRDefault="00914F16" w:rsidP="00914F16">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00914F16">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A651FF">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If the text is a preprint, please provide the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C34A8A" w14:textId="77777777" w:rsidR="00914F16" w:rsidRPr="00914F16" w:rsidRDefault="00914F16" w:rsidP="00914F16">
+    <w:p w14:paraId="73C34A8A" w14:textId="77777777" w:rsidR="00914F16" w:rsidRPr="00A651FF" w:rsidRDefault="00914F16" w:rsidP="00914F16">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00914F16">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A651FF">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Name of the repository:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3822A072" w14:textId="748A438B" w:rsidR="00914F16" w:rsidRDefault="00914F16" w:rsidP="00914F16">
+    <w:p w14:paraId="3822A072" w14:textId="748A438B" w:rsidR="00914F16" w:rsidRPr="00A651FF" w:rsidRDefault="00914F16" w:rsidP="00914F16">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00914F16">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A651FF">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Link (URL) to the preprint:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D0532A" w14:textId="77777777" w:rsidR="00217425" w:rsidRPr="00217425" w:rsidRDefault="00217425" w:rsidP="00914F16">
+    <w:p w14:paraId="08D0532A" w14:textId="77777777" w:rsidR="00217425" w:rsidRPr="00A651FF" w:rsidRDefault="00217425" w:rsidP="00914F16">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B152433" w14:textId="622C72EF" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="23"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DISPONIBILIDADE DE DADOS DE PESQUISA | RESEARCH DATA AVAILABILITY</w:t>
       </w:r>
       <w:commentRangeEnd w:id="23"/>
       <w:r w:rsidR="00B96404" w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
@@ -4509,237 +4792,565 @@
     </w:p>
     <w:p w14:paraId="492FD5FF" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
         <w:t>- Uso de dados não informado; nenhum dado de pesquisa gerado ou utilizado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B316856" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="417C76C5" w14:textId="548EC86F" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="003A1522" w:rsidP="00CE48F6">
+    <w:p w14:paraId="417C76C5" w14:textId="548EC86F" w:rsidR="00CE48F6" w:rsidRPr="00343EAB" w:rsidRDefault="003A1522" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Required field. Please s</w:t>
       </w:r>
-      <w:r w:rsidR="00CE48F6" w:rsidRPr="000677B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+      <w:r w:rsidR="00CE48F6" w:rsidRPr="00343EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>elect one option:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE54100" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="5EE54100" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00343EAB" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Research data is available in a repository.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFB8A3F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="1BFB8A3F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00343EAB" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Research data is available upon request only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF36649" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="1BF36649" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00343EAB" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Research data is available in the body of the document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A7B85D" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="63A7B85D" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00343EAB" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Research data is not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3458AA51" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="1971492E" w14:textId="0E9991B8" w:rsidR="00E079E4" w:rsidRPr="00E079E4" w:rsidRDefault="00CE48F6" w:rsidP="00E079E4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="EB Garamond"/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Data use not reported; no research data generated or used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488AB9CB" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+    <w:p w14:paraId="7C33BAA0" w14:textId="77777777" w:rsidR="00E079E4" w:rsidRPr="00C5164F" w:rsidRDefault="00E079E4" w:rsidP="00E079E4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392528A2" w14:textId="630D93AF" w:rsidR="00E079E4" w:rsidRPr="00E079E4" w:rsidRDefault="00E079E4" w:rsidP="00E079E4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE USO DE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">| STATEMENT ON THE USE OF </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6194A877" w14:textId="77777777" w:rsidR="00E079E4" w:rsidRPr="00E079E4" w:rsidRDefault="00E079E4" w:rsidP="00E079E4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0FC05D" w14:textId="0896187A" w:rsidR="00E079E4" w:rsidRPr="00E079E4" w:rsidRDefault="00E079E4" w:rsidP="00E079E4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declare se utilizou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ferramentas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nteligência Artific</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>al (I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na elaboração do manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FEE" w:rsidRPr="00DB3FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Declare a ferramenta utilizada e a finalidade (máximo de 50 palavras).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IA é permitida apenas como apoio à escrita e revisão. A responsabilidade integral pelo conteúdo é dos autores. Mais informações em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00E079E4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://prppg.unespar.edu.br/prppg/arquivos-atos-oficiais/instrucao-normativa-conjunta-no-001-2025-unespar.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A536F2D" w14:textId="77777777" w:rsidR="00E079E4" w:rsidRPr="00E079E4" w:rsidRDefault="00E079E4" w:rsidP="00E079E4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AACE9E7" w14:textId="491BC3B0" w:rsidR="00E079E4" w:rsidRPr="00E079E4" w:rsidRDefault="00E079E4" w:rsidP="00E079E4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please state whether you used Artificial Intelligence (AI) tools</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in the preparation of the manuscript</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Declare which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tool and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aximum 50 words</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3FEE">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E079E4">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI is permitted only as an aid to writing and editing. The authors bear full responsibility for the content. For more information, visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00E079E4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://prppg.unespar.edu.br/prppg/arquivos-atos-oficiais/instrucao-normativa-conjunta-no-001-2025-unespar.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18D7C901" w14:textId="77777777" w:rsidR="00E079E4" w:rsidRPr="00E079E4" w:rsidRDefault="00E079E4" w:rsidP="00E079E4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D068ED2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="24"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ANEXO ou APÊNDICE / ANNEX or APPENDIX</w:t>
       </w:r>
       <w:commentRangeEnd w:id="24"/>
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="24"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0084C754" w14:textId="77777777" w:rsidR="00391E0B" w:rsidRPr="000677B8" w:rsidRDefault="00391E0B" w:rsidP="00CE48F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00391E0B" w:rsidRPr="000677B8" w:rsidSect="00CE48F6">
-      <w:headerReference w:type="default" r:id="rId21"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1" w:chapSep="enDash"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Author" w:initials="A">
     <w:p w14:paraId="392C2439" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Este arquivo DOCX é fornecido como modelo para auxiliar os autores na formatação e preparação do manuscrito. É imprescindível </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">remover </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
@@ -5447,387 +6058,402 @@
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Opcional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9A8BBB" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6"/>
     <w:p w14:paraId="32EF5914" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Optional.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="728300FB" w15:done="0"/>
   <w15:commentEx w15:paraId="4A63AB78" w15:done="0"/>
   <w15:commentEx w15:paraId="2BD006FE" w15:done="0"/>
   <w15:commentEx w15:paraId="66A8FC2A" w15:done="0"/>
   <w15:commentEx w15:paraId="60078088" w15:done="0"/>
   <w15:commentEx w15:paraId="63C2F977" w15:done="0"/>
   <w15:commentEx w15:paraId="09BE6583" w15:done="0"/>
   <w15:commentEx w15:paraId="23B3EEAD" w15:done="0"/>
   <w15:commentEx w15:paraId="63F85D46" w15:done="0"/>
   <w15:commentEx w15:paraId="45CF6A1B" w15:done="0"/>
   <w15:commentEx w15:paraId="3B40BD65" w15:done="0"/>
   <w15:commentEx w15:paraId="27944770" w15:done="0"/>
   <w15:commentEx w15:paraId="298D49C1" w15:done="0"/>
   <w15:commentEx w15:paraId="0152DACE" w15:done="0"/>
   <w15:commentEx w15:paraId="4F1697E8" w15:done="0"/>
   <w15:commentEx w15:paraId="7F5DA4B2" w15:done="0"/>
   <w15:commentEx w15:paraId="1EBF966A" w15:done="0"/>
   <w15:commentEx w15:paraId="36FA1256" w15:done="0"/>
   <w15:commentEx w15:paraId="48D19B10" w15:done="0"/>
   <w15:commentEx w15:paraId="352C0C3D" w15:done="0"/>
   <w15:commentEx w15:paraId="72D4AA26" w15:done="0"/>
   <w15:commentEx w15:paraId="477E00FF" w15:done="0"/>
   <w15:commentEx w15:paraId="5E822932" w15:done="0"/>
   <w15:commentEx w15:paraId="32EF5914" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="728300FB" w16cid:durableId="5ED8900B"/>
   <w16cid:commentId w16cid:paraId="4A63AB78" w16cid:durableId="7987C37D"/>
   <w16cid:commentId w16cid:paraId="2BD006FE" w16cid:durableId="0A8CB25E"/>
   <w16cid:commentId w16cid:paraId="66A8FC2A" w16cid:durableId="3BF7678A"/>
   <w16cid:commentId w16cid:paraId="60078088" w16cid:durableId="18521A54"/>
   <w16cid:commentId w16cid:paraId="63C2F977" w16cid:durableId="359607F3"/>
   <w16cid:commentId w16cid:paraId="09BE6583" w16cid:durableId="218698D7"/>
   <w16cid:commentId w16cid:paraId="23B3EEAD" w16cid:durableId="69126412"/>
   <w16cid:commentId w16cid:paraId="63F85D46" w16cid:durableId="66D8A877"/>
   <w16cid:commentId w16cid:paraId="45CF6A1B" w16cid:durableId="7F4643F1"/>
   <w16cid:commentId w16cid:paraId="3B40BD65" w16cid:durableId="3A14BEF7"/>
   <w16cid:commentId w16cid:paraId="27944770" w16cid:durableId="218698EF"/>
   <w16cid:commentId w16cid:paraId="298D49C1" w16cid:durableId="5A7352FE"/>
   <w16cid:commentId w16cid:paraId="0152DACE" w16cid:durableId="21869917"/>
   <w16cid:commentId w16cid:paraId="4F1697E8" w16cid:durableId="732193D2"/>
   <w16cid:commentId w16cid:paraId="7F5DA4B2" w16cid:durableId="646A0488"/>
   <w16cid:commentId w16cid:paraId="1EBF966A" w16cid:durableId="61E59032"/>
   <w16cid:commentId w16cid:paraId="36FA1256" w16cid:durableId="21869953"/>
   <w16cid:commentId w16cid:paraId="48D19B10" w16cid:durableId="31F652C8"/>
   <w16cid:commentId w16cid:paraId="352C0C3D" w16cid:durableId="153A8B05"/>
   <w16cid:commentId w16cid:paraId="72D4AA26" w16cid:durableId="2ACFD333"/>
   <w16cid:commentId w16cid:paraId="477E00FF" w16cid:durableId="616BB66F"/>
   <w16cid:commentId w16cid:paraId="5E822932" w16cid:durableId="5DDCA5FC"/>
   <w16cid:commentId w16cid:paraId="32EF5914" w16cid:durableId="775DEEDE"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="589CF98F" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
+    <w:p w14:paraId="6D3BA3AE" w14:textId="77777777" w:rsidR="00214FE1" w:rsidRDefault="00214FE1" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E8D5CE7" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
+    <w:p w14:paraId="2D05995C" w14:textId="77777777" w:rsidR="00214FE1" w:rsidRDefault="00214FE1" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="EB Garamond">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5201E4FB" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{E2A90AF3-B4E2-274D-A160-7C7D66F2A65F}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{3949411D-3199-A446-AFA7-FE6092FB2D18}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A025D1CB-55FD-124C-9E95-FA3261786888}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{9B85B4DA-DC08-C943-9BAA-44E1871C30F8}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{82E87305-5BD1-644C-9054-9AB355E6C2FA}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{75DD90E8-A226-8E42-8787-4248AC0B66E8}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{DBF76894-C002-AF44-A87F-2E56C7511190}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{2E66E4BE-04D4-4946-A0F0-3E44DD864CF9}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{4D76C596-3B1A-2B4D-9706-ACFE11EDDFEF}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{0639AE8D-C5B8-854A-AD5C-4234AF89A37A}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{DD83A45F-8D3D-1F48-8940-3B99D447C15D}"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{0121FBE1-DBDD-BB4D-ADFC-55BA75F4A01F}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId11" w:fontKey="{78BEE498-232C-0346-8D33-BAF818F70285}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{0D7F8956-0FDF-E340-AF0D-2FB3B812CE02}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{A2DA0D5E-78B7-904A-8CA8-3C80E12519FC}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{C143BAF9-D0EE-9F43-99D2-D817EAE7DCF1}"/>
+    <w:embedBoldItalic r:id="rId11" w:fontKey="{4FB1B76E-7318-7B41-BA24-704C43417807}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{5C3EA68A-6F58-0A4A-A7AD-DCB4DD1A8666}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId15" w:fontKey="{77497A3E-C736-3748-ABBE-B47A3E56C8BA}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{FF18CF87-AC70-B346-82FE-67FEC4BD5A3E}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{6C18475E-B481-F142-8C39-B687F4FF6185}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{D7BFFAFB-8406-7248-A96A-969C4B90A1C0}"/>
+    <w:embedBoldItalic r:id="rId15" w:fontKey="{336E528A-D901-4E44-B026-B0CB62183800}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{DFA50BEC-2EB0-7B4F-841A-8A16E297EEBF}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId19" w:fontKey="{8DEB1927-D031-7040-BA81-4CC81AD1130C}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{E77C35BA-572B-244B-BFFF-2E1ACFA3DCBF}"/>
+    <w:embedBold r:id="rId17" w:fontKey="{64D8447B-6A6B-D54C-AD91-06846EFCA3D2}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{DDD23AD5-FA20-7A4F-A368-BA7766CB2BA2}"/>
+    <w:embedBoldItalic r:id="rId19" w:fontKey="{E898AACF-54D0-C14F-B18C-6215EBEC6E7F}"/>
   </w:font>
   <w:font w:name="Oswald">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId20" w:fontKey="{071B2823-439C-7747-AD15-421C7AF198FE}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{55BB6C8C-822F-5747-97FF-8414B14749C2}"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId22" w:fontKey="{9EE7FFA0-5384-5F4B-8B0A-DB2F17C94C15}"/>
-    <w:embedBold r:id="rId23" w:fontKey="{DC29D253-961B-C541-A001-DD8BE7FD5F0C}"/>
+    <w:embedRegular r:id="rId22" w:fontKey="{0AD845A2-524C-C44A-ADF2-38E7FB75ED1C}"/>
+    <w:embedBold r:id="rId23" w:fontKey="{26BEEAC0-1A24-0A47-821E-3B3060723598}"/>
   </w:font>
   <w:font w:name="Gill Sans Light">
     <w:altName w:val="GILL SANS LIGHT"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
-    <w:embedBold r:id="rId25" w:fontKey="{2065EE6E-BCF7-5548-A2FA-94AB22CA8DEA}"/>
+    <w:embedBold r:id="rId25" w:fontKey="{BC3E3C2B-3091-2445-A0C0-DDF263FB8C10}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId26" w:fontKey="{115CAE65-B7F5-A940-A7CB-A936D7BC56FC}"/>
+    <w:embedRegular r:id="rId26" w:fontKey="{767CCD08-5992-B741-B3BE-E0CE51787687}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00C83D6D" w14:textId="416F1EBA" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="00E82416">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CE91DD8" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FCE41D1" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00DA5BC8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="46BFB369" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00DA5BC8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="43529DBC" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
+  <w:p w14:paraId="43529DBC" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Rev Vórtex,</w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Curitiba, v.#, p. #-#, e0000, 2026.</w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> ISSN 2317–9937.</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A651FF">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ISSN 2317–9937.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5379FFED" w14:textId="687DE4C2" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
+  <w:p w14:paraId="5379FFED" w14:textId="687DE4C2" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="000677B8">
+      <w:r w:rsidRPr="00A651FF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://creativecommons.org/licenses/by/4.0/</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="000677B8">
+    <w:r w:rsidRPr="00A651FF">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="000677B8">
+      <w:r w:rsidRPr="00A651FF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans Light"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://doi.org/10.33871/vortex.2026.14.0000</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="0A5BFDA5" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
+  <w:p w14:paraId="0A5BFDA5" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="00050254">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="061E4E8E" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00F826E3">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -5841,125 +6467,137 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="462A5C42" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="622224F2" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="52F03101" w14:textId="25081089" w:rsidR="00CE48F6" w:rsidRPr="004C1351" w:rsidRDefault="000677B8" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A651FF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Paper's title translated</w:t>
     </w:r>
-    <w:r w:rsidR="00CE48F6" w:rsidRPr="00975EA4">
+    <w:r w:rsidR="00CE48F6" w:rsidRPr="00A651FF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> to English; please adapt to a maximum of 90 characters with space</w:t>
     </w:r>
-    <w:r w:rsidR="00CE48F6" w:rsidRPr="00B82B03">
+    <w:r w:rsidR="00CE48F6" w:rsidRPr="00A651FF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00CE48F6" w:rsidRPr="00A651FF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CE48F6" w:rsidRPr="004C1351">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Recebido em 00/00/202</w:t>
+      <w:t>Recebido em 00/00/202</w:t>
     </w:r>
     <w:r w:rsidR="00CE48F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00CE48F6" w:rsidRPr="004C1351">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>. Aprovado em 00/00/202</w:t>
     </w:r>
     <w:r w:rsidR="00CE48F6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
@@ -6028,139 +6666,145 @@
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Gill Sans"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6394CC14" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="004C1351" w:rsidRDefault="00CE48F6" w:rsidP="005B7761">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Gill Sans Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E557B4A" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
+    <w:p w14:paraId="21F08B44" w14:textId="77777777" w:rsidR="00214FE1" w:rsidRDefault="00214FE1" w:rsidP="00CE48F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06B15C8E" w14:textId="77777777" w:rsidR="00510866" w:rsidRDefault="00510866" w:rsidP="00CE48F6">
+    <w:p w14:paraId="4DB7FF58" w14:textId="77777777" w:rsidR="00214FE1" w:rsidRDefault="00214FE1" w:rsidP="00CE48F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="23392D6F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="00955C8F" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A651FF">
+        <w:rPr>
+          <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use notas de rodapé ao invés de final. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use notas de rodapé ao invés de final. Use footnotes instead of endnotes. </w:t>
+        <w:t xml:space="preserve">Use footnotes instead of endnotes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Gill Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">[Fonte 10 | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Gill Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>EB Garamond</w:t>
       </w:r>
       <w:r w:rsidRPr="00955C8F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="EB Garamond" w:hAnsi="EB Garamond" w:cs="Gill Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> | Espaçamento 1.0]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11EAB2B0" w14:textId="2BB87E6A" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">SOBRENOME, Nome. Título do artigo </w:t>
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[Não preencher / Do not fill in]</w:t>
@@ -6168,93 +6812,96 @@
   </w:p>
   <w:p w14:paraId="40008849" w14:textId="77777777" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="16519353" w14:textId="77777777" w:rsidR="000677B8" w:rsidRPr="000677B8" w:rsidRDefault="000677B8" w:rsidP="000677B8">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04B118E4" w14:textId="58F8EA4C" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00BB7750">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="45174ED3" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00BB7750">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3191D2A3" w14:textId="5C9ABEE1" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
+  <w:p w14:paraId="3191D2A3" w14:textId="5C9ABEE1" w:rsidR="00CE48F6" w:rsidRPr="00A651FF" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000677B8">
+    <w:r w:rsidRPr="00A651FF">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista Vórtex | Vortex Music Journal | ISSN 2317–9937 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="000677B8">
+      <w:r w:rsidRPr="00A651FF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>http://vortex.unespar.edu.br/</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="3A4FC591" w14:textId="07FEBA6D" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="000677B8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>https://doi.org/10.33871/vortex.2026.14.0000</w:t>
       </w:r>
     </w:hyperlink>
@@ -6268,111 +6915,129 @@
     </w:r>
     <w:r w:rsidRPr="000677B8">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[Fonte 8 | Cambria | Espaçamento 1.0 | Não preencher o DOI / Do not fill in the DOI]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4213436F" w14:textId="77777777" w:rsidR="00CE48F6" w:rsidRPr="000677B8" w:rsidRDefault="00CE48F6" w:rsidP="00CE48F6">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="180"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE48F6"/>
     <w:rsid w:val="00024BCE"/>
     <w:rsid w:val="0004599B"/>
     <w:rsid w:val="000677B8"/>
+    <w:rsid w:val="00126F06"/>
     <w:rsid w:val="001732AE"/>
     <w:rsid w:val="00186736"/>
+    <w:rsid w:val="001E1631"/>
+    <w:rsid w:val="00214FE1"/>
     <w:rsid w:val="00217425"/>
     <w:rsid w:val="002208DC"/>
+    <w:rsid w:val="00231A05"/>
     <w:rsid w:val="002749F9"/>
     <w:rsid w:val="00282DDE"/>
+    <w:rsid w:val="00343EAB"/>
     <w:rsid w:val="00391E0B"/>
     <w:rsid w:val="003A1522"/>
     <w:rsid w:val="003E55B3"/>
+    <w:rsid w:val="0047773D"/>
     <w:rsid w:val="00490DB4"/>
     <w:rsid w:val="00510866"/>
+    <w:rsid w:val="005C37F7"/>
     <w:rsid w:val="00632132"/>
     <w:rsid w:val="00646ABD"/>
     <w:rsid w:val="00676370"/>
     <w:rsid w:val="006C48D2"/>
     <w:rsid w:val="007B7915"/>
+    <w:rsid w:val="007E5ECD"/>
+    <w:rsid w:val="008019A2"/>
     <w:rsid w:val="00830BCE"/>
+    <w:rsid w:val="00854C7D"/>
+    <w:rsid w:val="008B3DD6"/>
     <w:rsid w:val="00914F16"/>
     <w:rsid w:val="0093045F"/>
+    <w:rsid w:val="00A0144B"/>
     <w:rsid w:val="00A57039"/>
+    <w:rsid w:val="00A651FF"/>
     <w:rsid w:val="00A85E01"/>
     <w:rsid w:val="00B44CA4"/>
     <w:rsid w:val="00B96404"/>
     <w:rsid w:val="00BC2F8D"/>
     <w:rsid w:val="00C034F5"/>
     <w:rsid w:val="00C46AA0"/>
+    <w:rsid w:val="00C5164F"/>
     <w:rsid w:val="00C55E07"/>
     <w:rsid w:val="00C80929"/>
     <w:rsid w:val="00CB2B96"/>
     <w:rsid w:val="00CE48F6"/>
+    <w:rsid w:val="00D11C8D"/>
     <w:rsid w:val="00D65347"/>
+    <w:rsid w:val="00DB3FEE"/>
     <w:rsid w:val="00E0737A"/>
+    <w:rsid w:val="00E079E4"/>
     <w:rsid w:val="00E228BF"/>
     <w:rsid w:val="00EB4DDA"/>
     <w:rsid w:val="00EC057D"/>
     <w:rsid w:val="00F0743B"/>
     <w:rsid w:val="00F929B0"/>
     <w:rsid w:val="00F96852"/>
     <w:rsid w:val="00FB087D"/>
     <w:rsid w:val="00FE6DCE"/>
     <w:rsid w:val="00FE7D63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6997,50 +7662,51 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CE48F6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="24"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -7583,51 +8249,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="pt-BR" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/Oswald?query=oswald" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/specimen/EB+Garamond?query=eb+" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fonts.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.org/en/creative-cities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxx_xxxxxxxxx@zzzzzzzzz.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KuEVmKAyDss?si=SjP62Y8Z0kgxCey5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unesco.org/en/creative-cities" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxx_xxxxxxxxx@zzzzzzzzz.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prppg.unespar.edu.br/prppg/arquivos-atos-oficiais/instrucao-normativa-conjunta-no-001-2025-unespar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/KuEVmKAyDss?si=SjP62Y8Z0kgxCey5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2024.12.0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prppg.unespar.edu.br/prppg/arquivos-atos-oficiais/instrucao-normativa-conjunta-no-001-2025-unespar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font26.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font25.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font24.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font23.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2026.14.0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33871/vortex.2026.14.0000" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vortex.unespar.edu.br/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7901,71 +8567,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10888</Characters>
+  <Pages>1</Pages>
+  <Words>2083</Words>
+  <Characters>11878</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>329</Lines>
-  <Paragraphs>146</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12635</CharactersWithSpaces>
+  <CharactersWithSpaces>13934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>